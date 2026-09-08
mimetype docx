--- v0 (2026-04-30)
+++ v1 (2026-09-08)
@@ -4561,51 +4561,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="43369BF8" w14:textId="093DD121" w:rsidR="00AB2887" w:rsidRDefault="00AB2887" w:rsidP="00AB2887">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>SID1002391</w:t>
+      <w:t>SID1002700</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05466C74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0590B3EC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">